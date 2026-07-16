--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -33,57 +33,58 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>PTC-600G</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>4K 30x 12G Tracking PTZ Camera</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>https://datavideo.com/in/product/PTC-600G</t>
   </si>
   <si>
     <t>Video format/Resolution</t>
   </si>
   <si>
     <t>HDMI/12G-SDI: 
- 2160p60/59.94/50/30/29.97/25 (2160p60/59.94/50 YUV 4:2:2) 
-[...2 lines deleted...]
- 720p60/59.94/50
+ 2160p 60/59.94/50/30/29.97/25 (2160p60/59.94/50 YUV 4:2:2) 
+ 1080p 60/59.94/50/30/29.97/25 
+ 1080i 60/59.94/50
+ 720p 60/59.94/50
  SDI
- 1080p 60/59.94/50/30/29.97/25
- 720p 60/59.94/50</t>
+2160p 60/59.94/50/30/29.97/25 
+1080p 60/59.94/50/30/29.97/25
+720p 60/59.94/50</t>
   </si>
   <si>
     <t>Image Sensor</t>
   </si>
   <si>
     <t>Sony 1/1.8" CMOS</t>
   </si>
   <si>
     <t>Effective Pixels (approx.)</t>
   </si>
   <si>
     <t>8.42 Mega Pixels</t>
   </si>
   <si>
     <t>S/N Ratio</t>
   </si>
   <si>
     <t>≥55dB</t>
   </si>
   <si>
     <t>Min. Illumination</t>
   </si>
   <si>
     <t>0.5 Lux @ (F1.8, AGC ON)</t>
   </si>