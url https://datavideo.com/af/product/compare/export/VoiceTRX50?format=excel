--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -107,51 +107,56 @@
   <si>
     <t>iCast 10NDI series
 KMU-100+
 SE-650
 SE-1200MU
 SE-2600 series
 SE-3200 series
 SE-4000 series</t>
   </si>
   <si>
     <t>Supported Microphones/Audio Mixer</t>
   </si>
   <si>
     <t>Allen and Heath CQ12T
 Allen and Heath CQ18T
 Zoom LiveTrak L6
 Zoom LiveTrak L6 Max
 Zoom LiveTrak L8
 Zoom LiveTrak L12
 RodeCaster Pro II
 SoundCraft UI24R
 M-Audio Duo
 M-Audio Air 192|14
 Tascam US-16X08
 Tascam Mixcast 4
-Behringer UMC404HD</t>
+Behringer UMC404HD
+Yamaha MGX12
+Yamaha MGX16 
+Yamaha TF1 / TF3 / TF5
+Yamaha DM3 / DM3S 
+Yamaha DM7 / DM7C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>