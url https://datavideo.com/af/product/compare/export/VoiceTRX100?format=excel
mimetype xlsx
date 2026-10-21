--- v0 (2026-06-22)
+++ v1 (2026-10-21)
@@ -105,53 +105,55 @@
     <t>Supported Video Switchers</t>
   </si>
   <si>
     <t>iCast 10NDI series
 KMU-100+
 SE-650
 SE-1200MU
 SE-2600 series
 SE-3200 series
 SE-4000 series</t>
   </si>
   <si>
     <t>Supported Microphones/Audio Mixer</t>
   </si>
   <si>
     <t>Ai Speech MC-10A
 Audio-Technica ATND1061
 Audio-Technica ATUC-IR
 Audio-Technica ATUC-50
 Bosch DICENTIS Wireless
 Bosch CCS-1000D
 Relacart ACM-335
 Relacart ACM-582
 Sennheiser TCCM
 Sennheiser TCC2
+Sennheiser TCCM Plus 
 Shure MXW Microflex
 Shure MXA-910
 Shure MXA-920
+Shure MXA-925
 USB Audio Mixers / Interfaces: 
 Allen and Heath CQ12T
 Allen and Heath CQ18T
 Zoom LiveTrak L6
 Zoom LiveTrak L6 Max
 Zoom LiveTrak L8
 Zoom LiveTrak L12
 RodeCaster Pro II
 SoundCraft UI24R
 M-Audio Duo
 M-Audio Air 192|14
 Tascam US-16X08
 Tascam Mixcast 4
 Behringer UMC404HD
 Yamaha MGX12
 Yamaha MGX16 
 Yamaha TF1 / TF3 / TF5
 Yamaha DM3 / DM3S 
 Yamaha DM7 / DM7C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">