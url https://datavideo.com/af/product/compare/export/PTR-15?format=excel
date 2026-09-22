--- v0 (2026-05-22)
+++ v1 (2026-09-22)
@@ -96,51 +96,51 @@
   <si>
     <t>Pan: 340°
 Tilt: ±45°</t>
   </si>
   <si>
     <t>Panning / Tilting Speed</t>
   </si>
   <si>
     <t>Pan: 0.12~15° /Sec
 Tilt: 0.06~10° /Sec</t>
   </si>
   <si>
     <t>Preset</t>
   </si>
   <si>
     <t>Pan/Tilt position 199</t>
   </si>
   <si>
     <t>Control Distance</t>
   </si>
   <si>
     <t>1,200M by RS422
 100M by DVIP</t>
   </si>
   <si>
-    <t>Control Protocal</t>
+    <t>Control Protocol</t>
   </si>
   <si>
     <t>Sony VISCA
 DVIP</t>
   </si>
   <si>
     <t>Control Input</t>
   </si>
   <si>
     <t>RS-422
 DVIP</t>
   </si>
   <si>
     <t>Maximum Load</t>
   </si>
   <si>
     <t>4 KG Max</t>
   </si>
   <si>
     <t>Control Output</t>
   </si>
   <si>
     <t>RS-232
 RS-422
 IP Control