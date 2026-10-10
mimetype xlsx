--- v0 (2026-06-10)
+++ v1 (2026-10-10)
@@ -94,51 +94,51 @@
   <si>
     <t>Pan: 340°
 Tilt: ±45°</t>
   </si>
   <si>
     <t>Panning / Tilting Speed</t>
   </si>
   <si>
     <t>Pan: 0.12~15° /Sec
 Tilt: 0.06~10° /Sec</t>
   </si>
   <si>
     <t>Preset</t>
   </si>
   <si>
     <t>Pan/Tilt position 50</t>
   </si>
   <si>
     <t>Control Distance</t>
   </si>
   <si>
     <t>1,200M by RS422
 100M by HDBaseT</t>
   </si>
   <si>
-    <t>Control Protocal</t>
+    <t>Control Protocol</t>
   </si>
   <si>
     <t>Sony VISCA
 DVIP</t>
   </si>
   <si>
     <t>Control Input</t>
   </si>
   <si>
     <t>RS-422
 HDBaseT</t>
   </si>
   <si>
     <t>Maximum Load</t>
   </si>
   <si>
     <t>4 KG Max</t>
   </si>
   <si>
     <t>Control Output</t>
   </si>
   <si>
     <t>RS-232
 RS-422
 BX-Lens