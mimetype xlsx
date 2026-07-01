--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -94,53 +94,56 @@
   <si>
     <t>Embedded Audio</t>
   </si>
   <si>
     <t>De-embedded Digital Audio (2 CH) Input
 Embedded Digital Audio (2 CH) Output</t>
   </si>
   <si>
     <t>Storage Medium</t>
   </si>
   <si>
     <t>SD Card Slot x 1
 Supports SD, SDHC and SDXC card (UHS-I) (U3 above)
 Max.: 128GB</t>
   </si>
   <si>
     <t>Multi-channel Recording</t>
   </si>
   <si>
     <t>1-CH HDMI 4K &amp; HD</t>
   </si>
   <si>
     <t>Estimated Record Time (min per 10GB)</t>
   </si>
   <si>
-    <t>HD 32GB: 56Hr (1Mbps)~ 7Hr (8Mbps) 
-[...1 lines deleted...]
-UHD 32GB: 7Hr (8Mbps)~ 1.7Hr (32Mbps)</t>
+    <t>HD 32GB:  7Hr (8Mbps) 
+FHD 32GB:  3.5Hr (16Mbps) 
+UHD 32GB: 7Hr (8Mbps)
+**Continuous Recording (H.264/H.265)
+~23–25 min @ 20Mbps | ~49–55 min @ 10Mbps | Max file size: 4.27GB
+Files split at the limit; expect ~¼ sec (15 frames @ 60fps / 8 frames @ 30fps) of dropped A/V between files.</t>
   </si>
   <si>
     <t>Recording Media</t>
   </si>
   <si>
     <t>1 x SD Card</t>
   </si>
   <si>
     <t>Storage File System</t>
   </si>
   <si>
     <t>exFAT</t>
   </si>
   <si>
     <t>Recorded File Format</t>
   </si>
   <si>
     <t>MP4(H.265+ AAC) or (H.264+ AAC)</t>
   </si>
   <si>
     <t>Video Recording Bit Rate / Color Sampling</t>
   </si>
   <si>
     <t>YUV 4:2:0 / 8bit
 bitrate:1Mbps~50Mbps</t>